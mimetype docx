--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -1,44 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A790852" w14:textId="70F2ADB1" w:rsidR="00CB30EF" w:rsidRPr="00F93E4A" w:rsidRDefault="00CB30EF" w:rsidP="00CB30EF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -148,89 +143,100 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971196">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">WHO QUALIFIES </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52763163" w14:textId="78B81754" w:rsidR="001F46E7" w:rsidRPr="00277B1E" w:rsidRDefault="001F46E7" w:rsidP="001F46E7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00277B1E">
         <w:t>This policy specifically applies to the following patients:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B12E29" w14:textId="04C88897" w:rsidR="004035C4" w:rsidRPr="00277B1E" w:rsidRDefault="001F46E7" w:rsidP="004035C4">
+    <w:p w14:paraId="57B12E29" w14:textId="319B5983" w:rsidR="004035C4" w:rsidRPr="00277B1E" w:rsidRDefault="001F46E7" w:rsidP="004035C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00277B1E">
-        <w:t>Who are uninsured, or</w:t>
+        <w:t xml:space="preserve">Who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00277B1E">
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00277B1E">
+        <w:t xml:space="preserve"> uninsured, or</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5B7C">
+        <w:t xml:space="preserve"> have inadequate coverage, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F288C79" w14:textId="77777777" w:rsidR="00CB30EF" w:rsidRPr="00277B1E" w:rsidRDefault="001F46E7" w:rsidP="00CB30EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00277B1E">
         <w:t>Have exhausted their insurance benefits, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA29B82" w14:textId="72E59365" w:rsidR="001F46E7" w:rsidRPr="00277B1E" w:rsidRDefault="00CB30EF" w:rsidP="00CB30EF">
+    <w:p w14:paraId="6FA29B82" w14:textId="12C8F293" w:rsidR="001F46E7" w:rsidRPr="00277B1E" w:rsidRDefault="00CB30EF" w:rsidP="00CB30EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00277B1E">
         <w:t>Meet the 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C20E44">
+      <w:r w:rsidR="00DD5B7C">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00277B1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F46E7" w:rsidRPr="00277B1E">
         <w:t>Federal Poverty Guidelines (FPG).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5BF598" w14:textId="6D18F693" w:rsidR="00EE5A03" w:rsidRDefault="00EE5A03" w:rsidP="00B7077A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36862BEF" w14:textId="3D5D0ECA" w:rsidR="001F46E7" w:rsidRDefault="0097325D" w:rsidP="00900C79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -339,76 +345,76 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FINANCIAL ASSISTANCE</w:t>
       </w:r>
       <w:r w:rsidR="001878C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB30EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AWARD AMOUNTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E979029" w14:textId="475315EB" w:rsidR="00F72EC1" w:rsidRPr="00277B1E" w:rsidRDefault="00F72EC1" w:rsidP="008412AF">
+    <w:p w14:paraId="5E979029" w14:textId="50D474E9" w:rsidR="00F72EC1" w:rsidRPr="00277B1E" w:rsidRDefault="00F72EC1" w:rsidP="008412AF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00277B1E">
         <w:t xml:space="preserve">Financial assistance awards range from 25%-90% of the current </w:t>
       </w:r>
       <w:r w:rsidR="001F46E7" w:rsidRPr="00277B1E">
         <w:t xml:space="preserve">Medicare payment </w:t>
       </w:r>
       <w:r w:rsidRPr="00277B1E">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="001F46E7" w:rsidRPr="00277B1E">
         <w:t>$1,</w:t>
       </w:r>
       <w:r w:rsidR="004035C4" w:rsidRPr="00277B1E">
         <w:t>395</w:t>
       </w:r>
       <w:r w:rsidR="001F46E7" w:rsidRPr="00277B1E">
         <w:t xml:space="preserve"> per day</w:t>
       </w:r>
       <w:r w:rsidR="00CB30EF" w:rsidRPr="00277B1E">
         <w:t>, based on the 202</w:t>
       </w:r>
-      <w:r w:rsidR="00403DD1">
+      <w:r w:rsidR="00DD5B7C">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CB30EF" w:rsidRPr="00277B1E">
         <w:t xml:space="preserve"> Federal Poverty Level Guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="00277B1E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5158A577" w14:textId="77777777" w:rsidR="00A21873" w:rsidRDefault="00A21873" w:rsidP="008412AF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="360BAB1B" w14:textId="3E655AC9" w:rsidR="008412AF" w:rsidRDefault="001F46E7" w:rsidP="008412AF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
@@ -598,163 +604,139 @@
       <w:r w:rsidRPr="00541BC0">
         <w:t>of Revenue Cycle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AF8F5A" w14:textId="77777777" w:rsidR="00CB30EF" w:rsidRPr="00541BC0" w:rsidRDefault="00CB30EF" w:rsidP="00CB30EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">Proof of the origin of payment(s) is required and will need to be submitted for verification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E1643B" w14:textId="46229C43" w:rsidR="008412AF" w:rsidRPr="00CB30EF" w:rsidRDefault="00CB30EF" w:rsidP="00CB30EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00426E3D">
-        <w:t xml:space="preserve">Final review and approval of the financial assistance request is performed by the Chief Financial Officer or designee. </w:t>
+        <w:t xml:space="preserve">Final review and approval of the financial assistance request is performed by the Chief Financial Officer or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00426E3D">
+        <w:t>designee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00426E3D">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3783DD3C" w14:textId="5E5C1C06" w:rsidR="001F46E7" w:rsidRDefault="00CB30EF" w:rsidP="008412AF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ELIGIBILITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F9E5EF" w14:textId="77777777" w:rsidR="008412AF" w:rsidRPr="008412AF" w:rsidRDefault="008412AF" w:rsidP="008412AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="269BDCAF" w14:textId="4D861854" w:rsidR="00EC7CFF" w:rsidRPr="00CB30EF" w:rsidRDefault="00CB30EF" w:rsidP="00CB30EF">
+    <w:p w14:paraId="4B48A856" w14:textId="37DB60CD" w:rsidR="00277B1E" w:rsidRDefault="00277B1E" w:rsidP="00277B1E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541BC0">
+        <w:t xml:space="preserve">inancial assistance is subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="00643115" w:rsidRPr="00541BC0">
+        <w:t>the availability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541BC0">
+        <w:t xml:space="preserve"> of funds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32025C1C" w14:textId="08C6E189" w:rsidR="00277B1E" w:rsidRPr="00541BC0" w:rsidRDefault="00277B1E" w:rsidP="00277B1E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00541BC0">
+        <w:t xml:space="preserve">Silver Hill </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Hospital </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541BC0">
+        <w:t xml:space="preserve">reserves the right to deny any application at its sole discretion. This policy excludes patients who have insurance but do not wish to use it. Coinsurance, co-payments, and deductibles are also excluded from this policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8601E6" w14:textId="1EA21BEE" w:rsidR="00CB30EF" w:rsidRPr="00277B1E" w:rsidRDefault="00277B1E" w:rsidP="00CB30EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...69 lines deleted...]
-        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00277B1E">
         <w:t xml:space="preserve">Financial Assistance must be applied for and approved prior to admission to the inpatient unit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE8EC4A" w14:textId="77777777" w:rsidR="00277B1E" w:rsidRPr="00277B1E" w:rsidRDefault="00277B1E" w:rsidP="00277B1E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D41A141" w14:textId="5CC6CAE2" w:rsidR="00A21873" w:rsidRDefault="001F46E7" w:rsidP="00A21873">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC7CFF">
@@ -817,220 +799,175 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B90261" w14:textId="77777777" w:rsidR="001F46E7" w:rsidRPr="00971196" w:rsidRDefault="001F46E7" w:rsidP="00753B5F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37226015" w14:textId="55EAC29E" w:rsidR="0025482F" w:rsidRPr="00971196" w:rsidRDefault="0025482F" w:rsidP="001F46E7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0025482F" w:rsidRPr="00971196" w:rsidSect="00A21873">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F25F502" w14:textId="77777777" w:rsidR="00BB42FD" w:rsidRDefault="00BB42FD" w:rsidP="004D31BB">
+    <w:p w14:paraId="53EF3FE5" w14:textId="77777777" w:rsidR="00DF7211" w:rsidRDefault="00DF7211" w:rsidP="004D31BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A1BC1BF" w14:textId="77777777" w:rsidR="00BB42FD" w:rsidRDefault="00BB42FD" w:rsidP="004D31BB">
+    <w:p w14:paraId="08B3EF21" w14:textId="77777777" w:rsidR="00DF7211" w:rsidRDefault="00DF7211" w:rsidP="004D31BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61C3617A" w14:textId="77777777" w:rsidR="004D31BB" w:rsidRDefault="004D31BB">
+  <w:p w14:paraId="7632E563" w14:textId="3C57658C" w:rsidR="004D31BB" w:rsidRDefault="00094016">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:t>SHH Inpatient Patient Financial Assistance Policy</w:t>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:t>4/30/26</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="380D6D98" w14:textId="77777777" w:rsidR="00BB42FD" w:rsidRDefault="00BB42FD" w:rsidP="004D31BB">
+    <w:p w14:paraId="3E16DCB0" w14:textId="77777777" w:rsidR="00DF7211" w:rsidRDefault="00DF7211" w:rsidP="004D31BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EFB8DDA" w14:textId="77777777" w:rsidR="00BB42FD" w:rsidRDefault="00BB42FD" w:rsidP="004D31BB">
+    <w:p w14:paraId="10198B24" w14:textId="77777777" w:rsidR="00DF7211" w:rsidRDefault="00DF7211" w:rsidP="004D31BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02940417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08528972"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="453ECD36">
       <w:start w:val="23"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -1908,134 +1845,135 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="452557978">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1901791771">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2096432254">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="818810170">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="639770095">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1686059144">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F46E7"/>
     <w:rsid w:val="0004641F"/>
     <w:rsid w:val="00060215"/>
+    <w:rsid w:val="00094016"/>
     <w:rsid w:val="00144A33"/>
     <w:rsid w:val="00154031"/>
     <w:rsid w:val="001878C9"/>
     <w:rsid w:val="00187E8A"/>
     <w:rsid w:val="001B4F65"/>
     <w:rsid w:val="001C139C"/>
     <w:rsid w:val="001F46E7"/>
     <w:rsid w:val="00201D17"/>
     <w:rsid w:val="0025482F"/>
     <w:rsid w:val="00277B1E"/>
     <w:rsid w:val="002804B5"/>
     <w:rsid w:val="0029126F"/>
     <w:rsid w:val="002B741C"/>
     <w:rsid w:val="003B46F9"/>
     <w:rsid w:val="003C6AF9"/>
     <w:rsid w:val="004035C4"/>
-    <w:rsid w:val="00403DD1"/>
     <w:rsid w:val="00437788"/>
-    <w:rsid w:val="0047235B"/>
     <w:rsid w:val="004C3CB9"/>
     <w:rsid w:val="004D31BB"/>
     <w:rsid w:val="0053394E"/>
     <w:rsid w:val="005A5915"/>
     <w:rsid w:val="005C42BA"/>
     <w:rsid w:val="0063265E"/>
     <w:rsid w:val="00643115"/>
     <w:rsid w:val="006868B6"/>
     <w:rsid w:val="006C74E2"/>
     <w:rsid w:val="006D174E"/>
     <w:rsid w:val="00753B5F"/>
     <w:rsid w:val="00766C99"/>
     <w:rsid w:val="007A4729"/>
     <w:rsid w:val="008412AF"/>
     <w:rsid w:val="00850F46"/>
     <w:rsid w:val="0085785C"/>
     <w:rsid w:val="00860414"/>
     <w:rsid w:val="008A7044"/>
     <w:rsid w:val="00900C79"/>
     <w:rsid w:val="00923BD3"/>
+    <w:rsid w:val="00964884"/>
     <w:rsid w:val="00971196"/>
     <w:rsid w:val="0097325D"/>
     <w:rsid w:val="009A3F9B"/>
     <w:rsid w:val="00A21873"/>
     <w:rsid w:val="00A4487E"/>
     <w:rsid w:val="00A8692E"/>
     <w:rsid w:val="00B64F4B"/>
     <w:rsid w:val="00B7077A"/>
     <w:rsid w:val="00B8038A"/>
-    <w:rsid w:val="00BB42FD"/>
     <w:rsid w:val="00C07452"/>
-    <w:rsid w:val="00C20E44"/>
     <w:rsid w:val="00CB30EF"/>
+    <w:rsid w:val="00D31167"/>
     <w:rsid w:val="00D83825"/>
+    <w:rsid w:val="00DD5B7C"/>
+    <w:rsid w:val="00DF7211"/>
     <w:rsid w:val="00E923A9"/>
     <w:rsid w:val="00EC7CFF"/>
+    <w:rsid w:val="00EC7EBD"/>
     <w:rsid w:val="00EE5A03"/>
-    <w:rsid w:val="00F501ED"/>
     <w:rsid w:val="00F72EC1"/>
     <w:rsid w:val="00FC374B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3063,51 +3001,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="405760515">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHHFinancialAssistance@silverhillhospital.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHHFinancialAssistance@silverhillhospital.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3363,78 +3301,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>433</Words>
-  <Characters>2470</Characters>
+  <Words>416</Words>
+  <Characters>2260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2898</CharactersWithSpaces>
+  <CharactersWithSpaces>2656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marina Richeson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">
     <vt:i4>20</vt:i4>
   </property>