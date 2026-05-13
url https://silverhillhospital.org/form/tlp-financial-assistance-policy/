--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -1,44 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0B23439E" w14:textId="36E221C8" w:rsidR="00831F38" w:rsidRPr="00F93E4A" w:rsidRDefault="00831F38" w:rsidP="009377AC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -88,133 +83,118 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164106E3" w14:textId="77777777" w:rsidR="00831F38" w:rsidRDefault="00831F38" w:rsidP="00541BC0"/>
     <w:p w14:paraId="7514E9CD" w14:textId="36B0C00B" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:r w:rsidRPr="00541BC0">
         <w:t>At Silver Hill Residential, we understand the financial challenges that</w:t>
       </w:r>
       <w:r w:rsidR="00272D59">
         <w:t xml:space="preserve"> can act as a barrier to accessing quality mental health and substance use services</w:t>
       </w:r>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">. To support our patients and their families, we offer a comprehensive Patient Financial Assistance </w:t>
       </w:r>
       <w:r w:rsidR="00272D59">
         <w:t xml:space="preserve">Fund </w:t>
       </w:r>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">Policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5A5CED" w14:textId="6253AF23" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+    <w:p w14:paraId="3E5A5CED" w14:textId="44EAAFB8" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:r w:rsidRPr="00541BC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Purpose:</w:t>
       </w:r>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve"> To develop clear and concise guidelines for awarding financial assistance to applicants being considered for admission to the Residential Programs. The Professional Program at Steward </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">are not eligible for Patient Financial Assistance. </w:t>
+        <w:t xml:space="preserve"> To develop clear and concise guidelines for awarding financial assistance to applicants being considered for admission to the Residential Programs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BABC8E4" w14:textId="77777777" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">To ensure objectivity and maximize access for patients who qualify for financial assistance for the Residential Programs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78468FAB" w14:textId="19ABF4E9" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:r w:rsidRPr="00541BC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Policy:</w:t>
       </w:r>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve"> Silver Hill is committed to providing financial assistance to patients who meet clinical and economic criteria to receive treatment in Silver Hill Residential Programs. </w:t>
       </w:r>
       <w:r w:rsidR="00272D59">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">uidelines have been developed to ensure access to financial assistance for qualified patients. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46027FD8" w14:textId="77777777" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00B71736">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EF4A86" w14:textId="72E30457" w:rsidR="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00A0485C">
+    <w:p w14:paraId="68EF4A86" w14:textId="7A640E7A" w:rsidR="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00A0485C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
         <w:t>The admissions</w:t>
       </w:r>
       <w:r w:rsidR="00A0485C">
         <w:t xml:space="preserve"> clinician</w:t>
       </w:r>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve"> and/or inpatient treatment team is responsible for identifying patients who are clinically appropriate</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">motivated for treatment </w:t>
+        <w:t xml:space="preserve"> and/or inpatient treatment team is responsible for identifying patients who are clinically appropriate </w:t>
       </w:r>
       <w:r w:rsidR="00A0485C">
         <w:t>and ha</w:t>
       </w:r>
       <w:r w:rsidR="00272D59">
         <w:t>ve</w:t>
       </w:r>
       <w:r w:rsidR="00A0485C">
         <w:t xml:space="preserve"> expressed finances as being a barrier for seeking admission</w:t>
       </w:r>
       <w:r w:rsidR="00272D59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00272D59" w:rsidRPr="00541BC0">
         <w:t>in one of the Residential Programs</w:t>
       </w:r>
       <w:r w:rsidR="00A0485C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F68BE6" w14:textId="6EA9485D" w:rsidR="00A0485C" w:rsidRDefault="00A0485C" w:rsidP="00A0485C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -377,577 +357,452 @@
     </w:p>
     <w:p w14:paraId="7AA92F4A" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRPr="00541BC0" w:rsidRDefault="00A0485C" w:rsidP="00A0485C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">Proof of the origin of payment(s) is required and will need to be submitted for verification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AECA38" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRPr="00426E3D" w:rsidRDefault="00A0485C" w:rsidP="00A0485C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00426E3D">
         <w:t xml:space="preserve">Final review and approval of the financial assistance request is performed by the Chief Financial Officer or designee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2731A0FB" w14:textId="32B7F7A9" w:rsidR="00A0485C" w:rsidRPr="00541BC0" w:rsidRDefault="00A0485C" w:rsidP="00A0485C">
+    <w:p w14:paraId="2731A0FB" w14:textId="56447F74" w:rsidR="00A0485C" w:rsidRPr="00541BC0" w:rsidRDefault="00A0485C" w:rsidP="00A0485C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
         <w:t>Financial assistance awards range from 25% to 90% of program charges for adults and adolescent patients. Prior to the patient's admission to a Residential Program, the guarantor(s) must arrange and submit payment for the cost of the Program not covered by financial assistance.</w:t>
+      </w:r>
+      <w:r w:rsidR="000017C1">
+        <w:t xml:space="preserve"> Any exceptions to award amounts must be approved by the President and Medical Director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120A9890" w14:textId="77777777" w:rsidR="007B2826" w:rsidRPr="00541BC0" w:rsidRDefault="007B2826" w:rsidP="00434A4A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D3AB0D2" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:r w:rsidRPr="00A0485C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D19240" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00A0485C">
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">Patients who meet the following eligibility will be given preference for financial assistance: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF05751" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+    <w:p w14:paraId="626FC72A" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E8ACDB5" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+        <w:t xml:space="preserve">The patient has recently/is currently receiving inpatient treatment at Silver Hill Hospital or is being considered for receipt of financial assistance prior to admission to a Residential Program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28225659" w14:textId="723D7F07" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve">The patient has not previously been a financial assistance recipient. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="75E434D7" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+        <w:lastRenderedPageBreak/>
+        <w:t>The patient has been evaluated by the Hospital's clinical team and is determined to be appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04FF8">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541BC0">
+        <w:t xml:space="preserve"> Residential Program treatment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75860B74" w14:textId="4C853161" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve">The patient has not been previously administratively discharged from a Residential Program. Exceptions require review by the Chief </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="626FC72A" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+        <w:t xml:space="preserve">There is an available bed in the Program. Available bed = bed that is currently available and not reserved for a scheduled admission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3783A0E4" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve">The patient has recently/is currently receiving inpatient treatment at Silver Hill Hospital or is being considered for receipt of financial assistance prior to admission to a Residential Program. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28225659" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+        <w:t>The patient seeking financial assistance for the Residential Program will be required to complete a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0485C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541BC0">
+        <w:t xml:space="preserve">Financial Assistance Application and provide supporting documentation. The Program may request additional financial records based on its initial review of the financial assistance application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE64827" w14:textId="7A109C91" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve">The patient has been evaluated by the Hospital's clinical team and is determined to be appropriate and motivated for Residential Program treatment. Note: </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="75860B74" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+        <w:t xml:space="preserve">When reviewing the Financial Assistance Application, the Program will consider debt, living expenses, and recent changes in income. If it is determined that the patient is living with family members or a dependent of his/her parents or another family member, the Residential Program may request the family member(s) tax returns and other financial records. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C45811" w14:textId="352575EA" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve">There is an available bed in the Program. Available bed = bed that is currently available and not reserved for a scheduled admission. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3783A0E4" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+        <w:t xml:space="preserve">Financial assistance will NOT be provided for participating in the same or another Residential Program beyond the initial standard length of the Program. Any other amount of time requires approval by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0485C">
+        <w:t>COO/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541BC0">
+        <w:t>CFO and should be assessed and approved 72 hours before discharge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2843E2" w14:textId="1BB6C3E3" w:rsidR="00A0485C" w:rsidRDefault="00A0485C" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00541BC0">
-[...9 lines deleted...]
-    <w:p w14:paraId="5AE64827" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00541BC0" w:rsidRPr="00541BC0">
+        <w:t xml:space="preserve">Residential Program will not accept any form of payment originating from any crowdfunding sources, such as GoFundMe, or from a non-formal intra-family/friend loan that doesn't have a legally binding contract that tracks any interest due and/or repayment schedule. This is to comply with the Anti-money Laundering regulation (AMLA 2020). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE4FD46" w14:textId="532C5089" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve">When reviewing the Financial Assistance Application, the Program will consider debt, living expenses, and recent changes in income. If it is determined that the patient is living with family members or a dependent of his/her parents or another family member, the Residential Program may request the family member(s) tax returns and other financial records. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22C45811" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+        <w:t>Any refund must be sent back to the original source of the payment(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0485C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CD4ADA" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00541BC0">
-        <w:t xml:space="preserve">Financial assistance will NOT be provided for participating in the same or another Residential Program beyond the initial standard length of the Program (28 or 35 days, depending on the Program). Any other amount of time requires approval by the </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="1D2843E2" w14:textId="77777777" w:rsidR="00A0485C" w:rsidRDefault="00A0485C" w:rsidP="00541BC0">
+        <w:t xml:space="preserve">Residential Program financial assistance is subject to availability of funds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78193B94" w14:textId="6F17121E" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">Silver Hill Residential Program reserves the right to deny any application at its sole discretion. This policy excludes patients who have insurance but do not wish to use it. Coinsurance, co-payments, and deductibles are also excluded from this policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0FA069" w14:textId="77777777" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+    <w:p w14:paraId="7B0FA069" w14:textId="3C3A453F" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">We can offer financial assistance to patients in need because of the generous gifts of Silver Hill donors. When your stay at Silver Hill Residential Program is complete, and if you are satisfied with your treatment program, there is an opportunity for you to play a significant role in ensuring future financial assistance for other patients like yourself. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41ABCA82" w14:textId="1AC5C6CF" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
+    <w:p w14:paraId="41ABCA82" w14:textId="3A104A3E" w:rsidR="00541BC0" w:rsidRPr="00541BC0" w:rsidRDefault="00541BC0" w:rsidP="00541BC0">
       <w:r w:rsidRPr="00541BC0">
         <w:t xml:space="preserve">By writing a short "impact statement" describing how your stay at Silver Hill Residential Program has helped you, you will inspire donors to continue to provide these crucial funds to others in need. Many patients have a desire to "give back" when their stay is completed, and this is a simple and much-appreciated way to do just that. Silver Hill staff is available to help you write a statement should you need any assistance at all. Thank you for being an important part of the cycle of giving. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B0E972" w14:textId="77777777" w:rsidR="00426E3D" w:rsidRDefault="00426E3D" w:rsidP="004C04BA">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1F117AF4" w14:textId="227F4AB8" w:rsidR="002C66D1" w:rsidRDefault="00F04FF8" w:rsidP="00F04FF8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40AD5955" wp14:editId="2CDAD5B1">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40AD5955" wp14:editId="3DD8420E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1975485</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>120015</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4524375" cy="2210435"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21408"/>
+                <wp:lineTo x="21464" y="21408"/>
+                <wp:lineTo x="21464" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="405150596" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" r:link="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5048250" cy="2466975"/>
+                      <a:ext cx="4524375" cy="2210435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00541BC0" w:rsidRPr="004C04BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Silver Hill Residential Program Financial Assistance Award Chart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652770E7" w14:textId="7687D1E3" w:rsidR="00426E3D" w:rsidRPr="004C04BA" w:rsidRDefault="00426E3D" w:rsidP="004C04BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00426E3D" w:rsidRPr="004C04BA" w:rsidSect="00661E82">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="288" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C1E069A" w14:textId="77777777" w:rsidR="00B6612C" w:rsidRDefault="00B6612C" w:rsidP="005F5831">
+    <w:p w14:paraId="43C874D6" w14:textId="77777777" w:rsidR="00B9552F" w:rsidRDefault="00B9552F" w:rsidP="005F5831">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14D3FAC8" w14:textId="77777777" w:rsidR="00B6612C" w:rsidRDefault="00B6612C" w:rsidP="005F5831">
+    <w:p w14:paraId="6743B9F6" w14:textId="77777777" w:rsidR="00B9552F" w:rsidRDefault="00B9552F" w:rsidP="005F5831">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E3151C4" w14:textId="77777777" w:rsidR="000F1D58" w:rsidRDefault="000F1D58">
-[...9 lines deleted...]
-  <w:p w14:paraId="38D9F2C4" w14:textId="050171F6" w:rsidR="005F5831" w:rsidRDefault="005F5831">
+  <w:p w14:paraId="351B8C95" w14:textId="7CECF62F" w:rsidR="000017C1" w:rsidRDefault="005F5831">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>SH</w:t>
     </w:r>
     <w:r w:rsidR="00DE516E">
       <w:t xml:space="preserve"> Residential Program Patient Financial Assistance Policy </w:t>
     </w:r>
     <w:r w:rsidR="00DD1CBD">
       <w:t xml:space="preserve">                                                                              </w:t>
     </w:r>
-    <w:r w:rsidR="00A0485C">
-[...9 lines deleted...]
-      <w:t>6</w:t>
+    <w:r w:rsidR="000017C1">
+      <w:t>4/30/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F68D7F3" w14:textId="77777777" w:rsidR="005F5831" w:rsidRDefault="005F5831">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27723C14" w14:textId="77777777" w:rsidR="00B6612C" w:rsidRDefault="00B6612C" w:rsidP="005F5831">
+    <w:p w14:paraId="370E839C" w14:textId="77777777" w:rsidR="00B9552F" w:rsidRDefault="00B9552F" w:rsidP="005F5831">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE3A70D" w14:textId="77777777" w:rsidR="00B6612C" w:rsidRDefault="00B6612C" w:rsidP="005F5831">
+    <w:p w14:paraId="03E218B5" w14:textId="77777777" w:rsidR="00B9552F" w:rsidRDefault="00B9552F" w:rsidP="005F5831">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B72061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2A628C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1269,113 +1124,114 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="818810170">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2052881370">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="931280445">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1686059144">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00721027"/>
+    <w:rsid w:val="000017C1"/>
     <w:rsid w:val="0009277C"/>
     <w:rsid w:val="000D5FCD"/>
-    <w:rsid w:val="000F1D58"/>
     <w:rsid w:val="00155C9C"/>
     <w:rsid w:val="001C7DFD"/>
     <w:rsid w:val="00272D59"/>
     <w:rsid w:val="002C66D1"/>
     <w:rsid w:val="003352E7"/>
     <w:rsid w:val="00426E3D"/>
     <w:rsid w:val="004346E7"/>
     <w:rsid w:val="00434A4A"/>
     <w:rsid w:val="004C04BA"/>
     <w:rsid w:val="004C3CB9"/>
     <w:rsid w:val="00541BC0"/>
     <w:rsid w:val="005D45CE"/>
     <w:rsid w:val="005F5831"/>
     <w:rsid w:val="00661E82"/>
     <w:rsid w:val="00721027"/>
+    <w:rsid w:val="00762260"/>
     <w:rsid w:val="007A069B"/>
     <w:rsid w:val="007B2826"/>
     <w:rsid w:val="0081730E"/>
     <w:rsid w:val="00831F38"/>
     <w:rsid w:val="0085785C"/>
     <w:rsid w:val="008858BE"/>
     <w:rsid w:val="00891979"/>
     <w:rsid w:val="008E2A8F"/>
     <w:rsid w:val="009377AC"/>
     <w:rsid w:val="009F10D9"/>
     <w:rsid w:val="009F53FA"/>
     <w:rsid w:val="00A0485C"/>
     <w:rsid w:val="00A44A42"/>
-    <w:rsid w:val="00B6612C"/>
     <w:rsid w:val="00B71736"/>
+    <w:rsid w:val="00B9552F"/>
     <w:rsid w:val="00C67B56"/>
     <w:rsid w:val="00D33043"/>
     <w:rsid w:val="00DB68AA"/>
     <w:rsid w:val="00DD1CBD"/>
     <w:rsid w:val="00DE2EFD"/>
     <w:rsid w:val="00DE516E"/>
     <w:rsid w:val="00E41F4F"/>
-    <w:rsid w:val="00F501ED"/>
+    <w:rsid w:val="00EC7EBD"/>
+    <w:rsid w:val="00F04FF8"/>
     <w:rsid w:val="00F7580B"/>
     <w:rsid w:val="00F93E4A"/>
     <w:rsid w:val="00FA0370"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2398,51 +2254,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1954701819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHHFinancialAssistance@silverhillhospital.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DCBB91.D49A3440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SHHFinancialAssistance@silverhillhospital.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DCBB91.D49A3440" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2698,78 +2554,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5555</Characters>
+  <Pages>2</Pages>
+  <Words>905</Words>
+  <Characters>4916</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6516</CharactersWithSpaces>
+  <CharactersWithSpaces>5777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marina Zinger</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">
     <vt:i4>20</vt:i4>
   </property>